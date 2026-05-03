--- v0 (2026-04-13)
+++ v1 (2026-05-03)
@@ -92,63 +92,66 @@
       <w:pPr>
         <w:spacing w:before="120" w:after="40"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="555555"/>
         </w:rPr>
         <w:t>Prepared in accordance with:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07DE63D9" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="20" w:after="20"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1B3A6B"/>
         </w:rPr>
         <w:t>Americans with Disabilities Act (ADA) Title II</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79A921F8" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1FB1D8A1" w14:textId="77777777" w:rsidR="00BB28BF" w:rsidRDefault="00BB28BF">
       <w:pPr>
         <w:spacing w:before="20" w:after="20"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-      <w:r>
         <w:rPr>
           <w:color w:val="1B3A6B"/>
         </w:rPr>
-        <w:t>DOJ Final Rule, 28 CFR Part 35 (Effective June 24, 2024)</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB28BF">
+        <w:rPr>
+          <w:color w:val="1B3A6B"/>
+        </w:rPr>
+        <w:t>DOJ Final Rule, 28 CFR Part 35 (April 24, 2024), as modified by the DOJ Interim Final Rule Extending Compliance Dates (April 20, 2026)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68891264" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
+    <w:p w14:paraId="68891264" w14:textId="6BC92C35" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="20" w:after="20"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1B3A6B"/>
         </w:rPr>
         <w:t>WCAG 2.1 Level AA Technical Standard</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D93645C" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="20" w:after="20"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1B3A6B"/>
         </w:rPr>
         <w:t>Section 508 of the Rehabilitation Act (Federal Reference)</w:t>
       </w:r>
     </w:p>
@@ -191,177 +194,115 @@
       <w:r>
         <w:rPr>
           <w:color w:val="555555"/>
         </w:rPr>
         <w:t>[STATE]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E9CD3FB" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="517D13D5" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="555555"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Version </w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve">  Next Review: [DATE]</w:t>
+        <w:t>Version 1.0  |  Adopted: [DATE]  |  Next Review: [DATE]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="466EAF71" w14:textId="1A82D759" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="40"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="555555"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ADA Coordinator: _______________________</w:t>
+        <w:t>ADA Coordinator: ________________________  |  Contact: ________________________</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...16 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="1F4D4C75" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="047F48EC" w14:textId="77777777" w:rsidR="00000E95" w:rsidRPr="00000E95" w:rsidRDefault="00000000" w:rsidP="00000E95">
+    <w:p w14:paraId="047F48EC" w14:textId="1F657E32" w:rsidR="00000E95" w:rsidRPr="00000E95" w:rsidRDefault="00000000" w:rsidP="00000E95">
       <w:pPr>
         <w:pBdr>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="2E6DA4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D0E4F5"/>
         <w:spacing w:before="80" w:after="80"/>
         <w:ind w:left="360" w:right="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1B3A6B"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00735346">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1B3A6B"/>
         </w:rPr>
-        <w:t>DISCLAIMER: This template packet is provided as a starting point for local public entities developing digital accessibility programs. It does not constitute legal advice. Entities should consult legal counsel and adapt these documents to their specific jurisdiction, size, and circumstances. References to compliance deadlines reflect the DOJ Final Rule published April 24, 2024</w:t>
+        <w:t xml:space="preserve">DISCLAIMER: This template packet is provided as a starting point for local public entities developing digital accessibility programs. It does not constitute legal advice. Entities should consult legal counsel and adapt these documents to their specific jurisdiction, size, and circumstances. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BB28BF" w:rsidRPr="00BB28BF">
         <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1B3A6B"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>References to compliance deadlines reflect the DOJ Interim Final Rule published April 20, 2026, which extends the original compliance dates established in the April 24, 2024 Final Rule.</w:t>
       </w:r>
-      <w:r w:rsidR="00000E95">
+      <w:r w:rsidR="00BB28BF">
         <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1B3A6B"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00000E95" w:rsidRPr="00000E95">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1B3A6B"/>
         </w:rPr>
         <w:t>While reasonable efforts have been made to align these materials with applicable requirements under ADA Title II and related federal accessibility standards, no guarantee is made that they are free from errors, omissions, or accessibility issues. Any modifications made by the user may affect accessibility compliance, and it is the user's responsibility to ensure continued conformance with WCAG 2.1 Level AA and all applicable legal requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="737AE623" w14:textId="221D3C5C" w:rsidR="00E93981" w:rsidRPr="00000E95" w:rsidRDefault="00000E95" w:rsidP="00000E95">
       <w:pPr>
         <w:pBdr>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="2E6DA4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D0E4F5"/>
         <w:spacing w:before="80" w:after="80"/>
         <w:ind w:left="360" w:right="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -536,323 +477,243 @@
       </w:tr>
       <w:tr w:rsidR="00E93981" w14:paraId="7F93DD43" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0BA30DF3" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> &amp; Legal Authority</w:t>
+              <w:t xml:space="preserve">  1.1  Purpose &amp; Legal Authority</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="095AE871" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E93981" w14:paraId="3CCEB438" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="669C459A" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> &amp; Applicability</w:t>
+              <w:t xml:space="preserve">  1.2  Scope &amp; Applicability</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1427254D" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E93981" w14:paraId="293D9B76" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="60E4997D" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Deadlines by Entity Size</w:t>
+              <w:t xml:space="preserve">  1.3  Compliance Deadlines by Entity Size</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3CE145C0" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E93981" w14:paraId="54BC4D5E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3B81C6FF" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> &amp; ADA Coordinator Roles</w:t>
+              <w:t xml:space="preserve">  1.4  Governance &amp; ADA Coordinator Roles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7CBC0943" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E93981" w14:paraId="2C781F38" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="56F0FD11" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Goals &amp; Milestones</w:t>
+              <w:t xml:space="preserve">  1.5  Compliance Goals &amp; Milestones</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="762960EB" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E93981" w14:paraId="17C7E80C" w14:textId="77777777">
         <w:tc>
@@ -904,252 +765,195 @@
       </w:tr>
       <w:tr w:rsidR="00E93981" w14:paraId="4CBE9856" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6B1DD28C" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Statement</w:t>
+              <w:t xml:space="preserve">  2.1  Policy Statement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="72233BEB" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E93981" w14:paraId="72D537D5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="46E6FFB9" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> &amp; Technical Requirements</w:t>
+              <w:t xml:space="preserve">  2.2  Standards &amp; Technical Requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="26ED25F0" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E93981" w14:paraId="2F2D21FA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="78CBE9CD" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve">  2.3  Exceptions</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="41D54E64" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E93981" w14:paraId="377714F1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="717D50E1" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...15 lines deleted...]
-              <w:t>, Responsibilities &amp; Enforcement</w:t>
+              <w:t xml:space="preserve">  2.4  Roles, Responsibilities &amp; Enforcement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6F94B881" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E93981" w14:paraId="4002ED88" w14:textId="77777777">
         <w:tc>
@@ -1201,195 +1005,147 @@
       </w:tr>
       <w:tr w:rsidR="00E93981" w14:paraId="5935D013" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4B5F5BF6" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...15 lines deleted...]
-              <w:t>-Procurement Accessibility Review</w:t>
+              <w:t xml:space="preserve">  3.1  Pre-Procurement Accessibility Review</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2457D93D" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E93981" w14:paraId="097222B2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="007C5DB8" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Evaluation Criteria</w:t>
+              <w:t xml:space="preserve">  3.2  Vendor Evaluation Criteria</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3E241623" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E93981" w14:paraId="6470A67E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7AA9CDC5" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> / ACR Review Process</w:t>
+              <w:t xml:space="preserve">  3.3  VPAT / ACR Review Process</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5F47E6DD" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E93981" w14:paraId="525031D2" w14:textId="77777777">
         <w:tc>
@@ -1441,195 +1197,147 @@
       </w:tr>
       <w:tr w:rsidR="00E93981" w14:paraId="496E6419" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="69941E3A" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Warranty Clause</w:t>
+              <w:t xml:space="preserve">  4.1  Accessibility Warranty Clause</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="72588836" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E93981" w14:paraId="75424991" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2B02DCE3" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Obligation Clause</w:t>
+              <w:t xml:space="preserve">  4.2  Remediation Obligation Clause</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="27E0C715" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E93981" w14:paraId="44006D41" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0B0D30D2" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> for Non-Compliance Clause</w:t>
+              <w:t xml:space="preserve">  4.3  Termination for Non-Compliance Clause</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1416A68F" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E93981" w14:paraId="146E7ADA" w14:textId="77777777">
         <w:tc>
@@ -1681,195 +1389,147 @@
       </w:tr>
       <w:tr w:rsidR="00E93981" w14:paraId="78ADB57C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6D6BBBFC" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> a Complaint</w:t>
+              <w:t xml:space="preserve">  5.1  Filing a Complaint</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="591794A0" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E93981" w14:paraId="38529B51" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3B183D73" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> &amp; Response Process</w:t>
+              <w:t xml:space="preserve">  5.2  Investigation &amp; Response Process</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2BFA31BB" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E93981" w14:paraId="35824C39" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="541D37BC" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Record Form</w:t>
+              <w:t xml:space="preserve">  5.3  Complaint Record Form</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7FF001CF" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E93981" w14:paraId="4B884D7C" w14:textId="77777777">
         <w:tc>
@@ -1921,131 +1581,99 @@
       </w:tr>
       <w:tr w:rsidR="00E93981" w14:paraId="016D697F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="471160C5" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Asset Inventory</w:t>
+              <w:t xml:space="preserve">  6.1  Digital Asset Inventory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="00BA2D6D" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E93981" w14:paraId="53D4273A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5D74D7C5" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Remediation Schedule</w:t>
+              <w:t xml:space="preserve">  6.2  Phased Remediation Schedule</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="66869377" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E93981" w14:paraId="26A97863" w14:textId="77777777">
         <w:tc>
@@ -2097,196 +1725,148 @@
       </w:tr>
       <w:tr w:rsidR="00E93981" w14:paraId="1661B360" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4E7C38E5" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Tracking Log</w:t>
+              <w:t xml:space="preserve">  7.1  Remediation Tracking Log</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0E9F753F" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E93981" w14:paraId="1FABB456" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3D2B3A46" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">  </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Asset Accessibility Record</w:t>
+              <w:t xml:space="preserve">  7.2  Digital Asset Accessibility Record</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3E676573" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E93981" w14:paraId="1F311B37" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="19320CA1" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Compliance Review Checklist</w:t>
+              <w:t xml:space="preserve">  7.3  Annual Compliance Review Checklist</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="301B379C" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E93981" w14:paraId="1D48A7FD" w14:textId="77777777">
         <w:tc>
@@ -2437,152 +2017,175 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>DOCUMENT 1: DIGITAL ACCESSIBILITY COMPLIANCE PLAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="04162D71" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61D9F0BC" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="4" w:color="2E6DA4"/>
         </w:pBdr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>1.1  Purpose</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> &amp; Legal Authority</w:t>
+        <w:t>1.1  Purpose &amp; Legal Authority</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00F54E58" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="60" w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>This Digital Accessibility Compliance Plan ("Plan") establishes the commitment of [ENTITY NAME] ("Entity") to ensure that all digital services, web content, and mobile applications are accessible to individuals with disabilities, in full conformance with applicable federal law.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DCB249D" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5548800A" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Legal Basis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5964DF3D" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
+    <w:p w14:paraId="595B8CC8" w14:textId="4F3B2EC7" w:rsidR="00183B2C" w:rsidRPr="00183B2C" w:rsidRDefault="00183B2C" w:rsidP="00183B2C">
       <w:pPr>
         <w:pBdr>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="2E6DA4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D0E4F5"/>
         <w:spacing w:before="80" w:after="80"/>
         <w:ind w:left="360" w:right="360"/>
-      </w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="1B3A6B"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00183B2C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="1B3A6B"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Primary Authority: Title II of the Americans with Disabilities Act (ADA), 42 U.S.C. § 12132; 28 CFR Part 35.</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1B3A6B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Primary Authority: Title II of the Americans with Disabilities Act (ADA), 42 U.S.C. § 12132; 28 CFR Part 35. DOJ Final Rule: "Nondiscrimination on the Basis of Disability; Accessibility of Web Information and Services of State and Local Government Entities," published April 24, 2024 (effective June 24, 2024). Technical Standard: Web Content Accessibility Guidelines (WCAG) Version 2.1, Level AA. Supporting Reference: Section 508 of the Rehabilitation Act, 29 U.S.C. § 794d (federal agencies; referenced as best practice).</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00183B2C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="1B3A6B"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>DOJ Final Rule: Published April 24, 2024 (effective June 24, 2024), as modified by the DOJ Interim Final Rule published April 20, 2026, which extends compliance deadlines.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5964DF3D" w14:textId="7E82AD74" w:rsidR="00E93981" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:left w:val="single" w:sz="12" w:space="4" w:color="2E6DA4"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0E4F5"/>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:ind w:left="360" w:right="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="1B3A6B"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Technical Standard: Web Content Accessibility Guidelines (WCAG) Version 2.1, Level AA. Supporting Reference: Section 508 of the Rehabilitation Act, 29 U.S.C. § 794d (federal agencies; referenced as best practice).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DD51EAD" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44067B75" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="60" w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Title II of the ADA prohibits public entities from excluding qualified individuals with disabilities from </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> in, or denying them the benefits of, the entity's services, programs, or activities. The DOJ's 2024 Final Rule clarifies that this obligation extends fully to web content, mobile applications, and all digital services offered by state and local governments.</w:t>
+        <w:t>Title II of the ADA prohibits public entities from excluding qualified individuals with disabilities from participation in, or denying them the benefits of, the entity's services, programs, or activities. The DOJ's 2024 Final Rule clarifies that this obligation extends fully to web content, mobile applications, and all digital services offered by state and local governments.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47BB2294" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="712A50E5" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="4" w:color="2E6DA4"/>
         </w:pBdr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>1.2  Scope</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> &amp; Applicability</w:t>
+        <w:t>1.2  Scope &amp; Applicability</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F6E45D1" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="60" w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>This Plan applies to all digital assets owned, operated, contracted, or maintained by [ENTITY NAME], including but not limited to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44796108" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t>Public-facing websites and web pages</w:t>
       </w:r>
@@ -2697,94 +2300,71 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E7AB086" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="60" w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>This Plan applies to all departments, offices, boards, commissions, and contracted service providers acting on behalf of [ENTITY NAME].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13D2C9D7" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="189609AF" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="4" w:color="2E6DA4"/>
         </w:pBdr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>1.3  Compliance</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Deadlines by Entity Size</w:t>
+        <w:t>1.3  Compliance Deadlines by Entity Size</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EFE4A7A" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="B8860B"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFF3CD"/>
         <w:spacing w:before="80" w:after="80"/>
         <w:ind w:left="360" w:right="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="7D5A00"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>⚠</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> deadlines are set by 28 CFR Part 35 and cannot be waived by local ordinance or policy.</w:t>
+        <w:t>⚠️  Compliance deadlines are set by 28 CFR Part 35 and cannot be waived by local ordinance or policy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C7C043D" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
@@ -2937,57 +2517,64 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>50,000 or more</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="15F4D8B2" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
-[...5 lines deleted...]
-              <w:t>April 24, 2026</w:t>
+          <w:p w14:paraId="15F4D8B2" w14:textId="06BE4D14" w:rsidR="00E93981" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>April 24, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00183B2C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E93981" w14:paraId="4A904D13" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7A86610A" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
@@ -3020,57 +2607,64 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fewer than 50,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5C1FC9DF" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
-[...5 lines deleted...]
-              <w:t>April 26, 2027</w:t>
+          <w:p w14:paraId="5C1FC9DF" w14:textId="0477C813" w:rsidR="00E93981" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>April 26, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00183B2C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E93981" w14:paraId="431B7C8B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1CE99C4F" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
@@ -3103,57 +2697,64 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Any population</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="29307594" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
-[...5 lines deleted...]
-              <w:t>April 26, 2027</w:t>
+          <w:p w14:paraId="29307594" w14:textId="67937B07" w:rsidR="00E93981" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>April 26, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00183B2C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E93981" w14:paraId="3B7DBFE8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1085A8CE" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
@@ -3432,57 +3033,52 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="71834673" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="60" w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Determination Date: ___________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5432923A" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33209D01" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="4" w:color="2E6DA4"/>
         </w:pBdr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>1.4  Governance</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> &amp; ADA Coordinator Roles</w:t>
+        <w:t>1.4  Governance &amp; ADA Coordinator Roles</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0533F25A" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="60" w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The following positions carry primary responsibility for digital accessibility compliance:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34E52902" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -4086,57 +3682,52 @@
           </w:tcPr>
           <w:p w14:paraId="1CC7B894" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Accessible public communications, social media compliance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7750D6E2" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7350915D" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="4" w:color="2E6DA4"/>
         </w:pBdr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>1.5  Compliance</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Goals &amp; Milestones</w:t>
+        <w:t>1.5  Compliance Goals &amp; Milestones</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74E580F6" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
@@ -4739,83 +4330,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3760" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7879E19C" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Train all staff </w:t>
-[...31 lines deleted...]
-              <w:t xml:space="preserve"> IT on WCAG testing</w:t>
+              <w:t>Train all staff on accessible content creation; train IT on WCAG testing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="76D122F7" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -5581,149 +5140,114 @@
           </w:tcPr>
           <w:p w14:paraId="023A4A5D" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Annual, or upon change in federal standards</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="68A3B2C2" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B0DB449" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="4" w:color="2E6DA4"/>
         </w:pBdr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>2.1  Policy</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Statement</w:t>
+        <w:t>2.1  Policy Statement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07CA3F5F" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="60" w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">[ENTITY NAME] is committed to ensuring equal access to </w:t>
+        <w:t>[ENTITY NAME] is committed to ensuring equal access to all of its services, programs, and activities for persons with disabilities. The Entity recognizes that access to government services through the internet, mobile applications, and digital platforms is essential to full civic participation.</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="74EDD3E2" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4063F55B" w14:textId="06A90A46" w:rsidR="00E93981" w:rsidRDefault="00183B2C">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>all of</w:t>
-[...2 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00183B2C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> its services, programs, and activities for </w:t>
+        <w:t>It is the policy of [ENTITY NAME] that all digital content shall conform to WCAG 2.1 Level AA, as required by Title II of the ADA and the DOJ Final Rule published April 24, 2024, as modified by the Interim Final Rule published April 20, 2026.</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...30 lines deleted...]
-    <w:p w14:paraId="4063F55B" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
+    </w:p>
+    <w:p w14:paraId="6B6867FC" w14:textId="77777777" w:rsidR="00183B2C" w:rsidRDefault="00183B2C">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55C884B7" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="60" w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>No person with a disability shall be excluded from participation in, denied the benefits of, or subjected to discrimination in any service, program, or activity offered by [ENTITY NAME] through digital means, by reason of such disability.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08984676" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54D3D882" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="4" w:color="2E6DA4"/>
         </w:pBdr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>2.2  Standards</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> &amp; Technical Requirements</w:t>
+        <w:t>2.2  Standards &amp; Technical Requirements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E25E38B" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Mandatory Technical Standard</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E97300C" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="60" w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The technical standard for digital accessibility under this Policy is WCAG Version 2.1, Level AA (50 success criteria: 30 at Level A and 20 at Level AA), as adopted in 28 CFR § 35.200. This standard requires that all digital content be:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="391B336C" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -5791,80 +5315,99 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1B3A6B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Note: While WCAG 2.2 is not currently the federal mandate, [ENTITY NAME] encourages its adoption as a forward-looking best practice. New digital assets should strive to meet WCAG 2.2 AA where feasible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3803A25F" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E78ECC0" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Applicability Timeline</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="001F8494" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
+    <w:p w14:paraId="001F8494" w14:textId="29A29949" w:rsidR="00E93981" w:rsidRDefault="00183B2C">
       <w:pPr>
         <w:spacing w:before="60" w:after="100"/>
       </w:pPr>
+      <w:r w:rsidRPr="00183B2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>This Policy applies to all digital assets acquired, created, or substantially modified on or after [COMPLIANCE DEADLINE]. It also applies to existing assets during the transition period defined in the Transition Plan (Document 6).</w:t>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00183B2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>olicy applies to all digital assets acquired, created, or substantially modified on or after the applicable compliance deadline, as established under the DOJ Interim Final Rule extending compliance dates.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00000000">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>It also applies to existing assets during the transition period defined in the Transition Plan (Document 6).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="542DDAEF" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E34F35D" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="4" w:color="2E6DA4"/>
         </w:pBdr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>2.3  Exceptions</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> to WCAG 2.1 AA Requirement</w:t>
+        <w:t>2.3  Exceptions to WCAG 2.1 AA Requirement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50693EA1" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="60" w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The following narrow exceptions are recognized under 28 CFR § 35.200(b), as established in the DOJ 2024 Final Rule:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70948C77" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -6392,207 +5935,155 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="65B12E81" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5951F0EA" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="B8860B"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFF3CD"/>
         <w:spacing w:before="80" w:after="80"/>
         <w:ind w:left="360" w:right="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="7D5A00"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>⚠</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> are NARROWLY defined. Content posted by vendors or contractors does NOT qualify for the third-party exception. Content used to deliver current government services does NOT qualify as archived. When in doubt, make it accessible.</w:t>
+        <w:t>⚠️  Exceptions are NARROWLY defined. Content posted by vendors or contractors does NOT qualify for the third-party exception. Content used to deliver current government services does NOT qualify as archived. When in doubt, make it accessible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="379429FC" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A1B6E61" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="4" w:color="2E6DA4"/>
         </w:pBdr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>2.4  Roles</w:t>
-[...3 lines deleted...]
-        <w:t>, Responsibilities &amp; Enforcement</w:t>
+        <w:t>2.4  Roles, Responsibilities &amp; Enforcement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1966642B" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Compliance Obligations</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="081D92CD" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="60"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">All departments </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> digital platforms meets WCAG 2.1 AA before publication.</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>All departments shall ensure that content published to the Entity's digital platforms meets WCAG 2.1 AA before publication.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71957964" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="60"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>All staff who create digital content shall complete accessibility training within [X] days of hire and annually thereafter.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E5EF701" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="60"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">IT staff shall conduct </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> commission automated and manual WCAG audits of the Entity's primary website annually and upon major redesign.</w:t>
+        <w:t>IT staff shall conduct or commission automated and manual WCAG audits of the Entity's primary website annually and upon major redesign.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C3696A3" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t>The Procurement Officer shall include accessibility requirements in all relevant solicitations, contracts, and renewals.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="053DCAAD" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t>The ADA Coordinator shall maintain a current inventory of digital assets and a remediation log.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E951236" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27E86069" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Enforcement &amp; </w:t>
+        <w:t>Enforcement &amp; Non-Compliance</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="18C757DD" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="60" w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Failure to comply with this Policy may result in:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32828A35" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t>Corrective action plans for departments or staff found non-compliant</w:t>
       </w:r>
     </w:p>
@@ -6739,103 +6230,76 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45E2E929" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="60" w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>This Guide provides step-by-step instructions for [ENTITY NAME] procurement staff when acquiring digital products, services, software, websites, applications, and any information and communication technology (ICT). Use this Guide in conjunction with the Procurement Policy Language (Document 4).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D17B0EC" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00EB1E36" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="4" w:color="2E6DA4"/>
         </w:pBdr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>3.1  When</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Does This Guide Apply?</w:t>
+        <w:t>3.1  When Does This Guide Apply?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56F2B43D" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="60" w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">This Guide applies to ALL procurement actions </w:t>
-[...13 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>This Guide applies to ALL procurement actions involving:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37F971F6" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="60"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Software (SaaS, </w:t>
-[...7 lines deleted...]
-        <w:t>, cloud-hosted)</w:t>
+        <w:t>Software (SaaS, on-premise, cloud-hosted)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7795BB96" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t>Website design, development, or hosting services</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="464A65CC" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="60"/>
       </w:pPr>
       <w:r>
@@ -6935,57 +6399,52 @@
         <w:ind w:left="360" w:right="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1B3A6B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Under 28 CFR Part 35, [ENTITY NAME] is responsible for the accessibility of services provided through third-party vendors and contractors. Vendor non-compliance does not excuse government non-compliance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D9FD172" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0732F369" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="4" w:color="2E6DA4"/>
         </w:pBdr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>3.2  Pre</w:t>
-[...3 lines deleted...]
-        <w:t>-Procurement Accessibility Review Steps</w:t>
+        <w:t>3.2  Pre-Procurement Accessibility Review Steps</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48B0B353" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Step 1: Determine Accessibility Applicability</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DDC4920" w14:textId="5E3DF37A" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="60" w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Before issuing a solicitation, the Procurement Officer shall consult with the ADA Coordinator and </w:t>
       </w:r>
       <w:r w:rsidR="0015299F">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">[Technical Lead] </w:t>
@@ -7261,67 +6720,51 @@
       </w:tr>
       <w:tr w:rsidR="00E93981" w14:paraId="16C62C04" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="658CC64B" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">VPAT/ACR is </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> within the past 12 months</w:t>
+              <w:t>VPAT/ACR is dated within the past 12 months</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="64A01232" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -8061,59 +7504,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="56E020A9" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t>Manual keyboard-only navigation testing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F51C823" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="60"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Screen reader testing (NVDA + Firefox; JAWS + Chrome; </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> + Safari)</w:t>
+        <w:t>Screen reader testing (NVDA + Firefox; JAWS + Chrome; VoiceOver + Safari)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F77D144" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t>Color contrast verification</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22A3DC92" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="60"/>
       </w:pPr>
       <w:r>
@@ -8186,57 +7621,52 @@
     <w:p w14:paraId="3D0CB2F2" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t>Do not award contracts to vendors unable to demonstrate a path to full WCAG 2.1 AA conformance within a defined timeline</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B39B147" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F52AF95" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="4" w:color="2E6DA4"/>
         </w:pBdr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>3.3  Ongoing</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Vendor Accessibility Management</w:t>
+        <w:t>3.3  Ongoing Vendor Accessibility Management</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0226C937" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t>Require vendors to provide updated VPATs/ACRs annually and upon any major product update</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2501ED8B" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="60"/>
       </w:pPr>
       <w:r>
@@ -8259,57 +7689,52 @@
     <w:p w14:paraId="3EE34DC0" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t>Escalate unresolved deficiencies to Legal/Risk Counsel for contract action</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="312AA40E" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BE476BD" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="4" w:color="2E6DA4"/>
         </w:pBdr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>3.4  Micro</w:t>
-[...3 lines deleted...]
-        <w:t>-Purchases and Small Procurements</w:t>
+        <w:t>3.4  Micro-Purchases and Small Procurements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16AC1FB5" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="60" w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Even for purchases below the formal solicitation threshold, accessibility must be considered. Per Section 508.gov guidance (applicable as best practice):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64491D92" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t>Before purchasing an app, software, or digital tool, review publicly available VPATs or accessibility statements</w:t>
       </w:r>
@@ -8406,471 +7831,321 @@
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>DOCUMENT 4: PROCUREMENT POLICY LANGUAGE (CONTRACT CLAUSES)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="74E4081D" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B182E74" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="60" w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">The following clauses shall be incorporated into all contracts, purchase orders, and agreements involving digital products, software, web services, mobile applications, or information and communication technology (ICT) procured by [ENTITY NAME]. Procurement staff should consult legal counsel when </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> these clauses.</w:t>
+        <w:t>The following clauses shall be incorporated into all contracts, purchase orders, and agreements involving digital products, software, web services, mobile applications, or information and communication technology (ICT) procured by [ENTITY NAME]. Procurement staff should consult legal counsel when adapting these clauses.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19BB03F7" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3693DCE5" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="4" w:color="2E6DA4"/>
         </w:pBdr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>4.1  Digital</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Accessibility Standard Clause (Mandatory — Include in All ICT Contracts)</w:t>
+        <w:t>4.1  Digital Accessibility Standard Clause (Mandatory — Include in All ICT Contracts)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="618DFF93" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F92A80F" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="2E6DA4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D0E4F5"/>
         <w:spacing w:before="80" w:after="80"/>
         <w:ind w:left="360" w:right="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1B3A6B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ACCESSIBILITY CLAUSE  Contractor warrants and represents that all digital products, web content, mobile applications, software, documents, and information and communication technology (ICT) provided under this Agreement shall conform to the Web Content Accessibility Guidelines (WCAG) Version 2.1, Level AA, as incorporated by reference in 28 CFR Part 35, implementing Title II of the Americans with Disabilities Act (ADA), 42 U.S.C. § 12132.  Contractor shall, prior to delivery or deployment, provide [ENTITY NAME] with a current Voluntary Product Accessibility Template (VPAT) or Accessibility Conformance Report (ACR), completed using the VPAT 2.4 or later template (WCAG 2.1 AA edition), dated within twelve (12) months of contract execution. Contractor shall update the VPAT/ACR within thirty (30) days of any major update to the product or service.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58461260" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="133BDF4B" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="4" w:color="2E6DA4"/>
         </w:pBdr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>4.2  Accessibility</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Remediation Clause</w:t>
+        <w:t>4.2  Accessibility Remediation Clause</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AF201BB" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="313959B2" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="2E6DA4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D0E4F5"/>
         <w:spacing w:before="80" w:after="80"/>
         <w:ind w:left="360" w:right="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1B3A6B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>REMEDIATION OBLIGATION  If [ENTITY NAME] or any third-party audit identifies a failure of Contractor's product or service to conform to WCAG 2.1 Level AA:  (a) Contractor shall acknowledge the identified deficiency in writing within ten (10) business days;  (b) Contractor shall submit a written Remediation Plan within thirty (30) calendar days of notification, describing the specific corrective actions, responsible personnel, and completion dates;  (c) Contractor shall complete remediation within the timeframe specified in the Remediation Plan, not to exceed ninety (90) calendar days from notification unless a longer period is approved in writing by [ENTITY NAME];  (d) Failure to timely remediate identified deficiencies shall constitute a material breach of this Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0032D7C3" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="398BFC01" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="4" w:color="2E6DA4"/>
         </w:pBdr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>4.3  Accessibility</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Warranty Clause</w:t>
+        <w:t>4.3  Accessibility Warranty Clause</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A4F73A1" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6513B15E" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="2E6DA4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D0E4F5"/>
         <w:spacing w:before="80" w:after="80"/>
         <w:ind w:left="360" w:right="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1B3A6B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">ONGOING ACCESSIBILITY </w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve"> make testing records available to [ENTITY NAME] upon request.</w:t>
+        <w:t>ONGOING ACCESSIBILITY WARRANTY  Contractor warrants that it will maintain WCAG 2.1 Level AA conformance throughout the term of this Agreement. Contractor shall notify [ENTITY NAME] in writing within fifteen (15) calendar days of discovering any accessibility regression or known deficiency introduced through a product update, patch, or modification.  Contractor shall maintain documented accessibility testing procedures and shall make testing records available to [ENTITY NAME] upon request.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F8840BC" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6928411D" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="4" w:color="2E6DA4"/>
         </w:pBdr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>4.4  Termination</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> for Accessibility Non-Compliance Clause</w:t>
+        <w:t>4.4  Termination for Accessibility Non-Compliance Clause</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4856E70D" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48EABEAE" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="2E6DA4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D0E4F5"/>
         <w:spacing w:before="80" w:after="80"/>
         <w:ind w:left="360" w:right="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1B3A6B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>TERMINATION FOR ACCESSIBILITY NON-COMPLIANCE  [ENTITY NAME] may terminate this Agreement, in whole or in part, upon thirty (30) days written notice if Contractor fails to:  (a) Provide a conforming VPAT/ACR as required;  (b) Submit or implement a Remediation Plan within the required timeframes; or  (c) Achieve WCAG 2.1 Level AA conformance within the time periods established in this Agreement.  Termination under this clause shall not preclude [ENTITY NAME] from pursuing other remedies available under this Agreement or applicable law, including recovery of costs incurred for re-procurement of accessible alternatives.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70A1F4B2" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1035488D" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="4" w:color="2E6DA4"/>
         </w:pBdr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>4.5  Subcontractor</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Accessibility Flow-Down Clause</w:t>
+        <w:t>4.5  Subcontractor Accessibility Flow-Down Clause</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="672D14AC" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="477F0751" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="2E6DA4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D0E4F5"/>
         <w:spacing w:before="80" w:after="80"/>
         <w:ind w:left="360" w:right="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1B3A6B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">SUBCONTRACTOR </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> shall include substantially equivalent accessibility requirements in all subcontracts and shall ensure that any subcontractor or third-party developer providing digital products or services under this Agreement complies with WCAG 2.1 Level AA. Contractor shall be responsible to [ENTITY NAME] for the accessibility of all work performed by subcontractors.</w:t>
+        <w:t>SUBCONTRACTOR OBLIGATIONS  Contractor shall include substantially equivalent accessibility requirements in all subcontracts and shall ensure that any subcontractor or third-party developer providing digital products or services under this Agreement complies with WCAG 2.1 Level AA. Contractor shall be responsible to [ENTITY NAME] for the accessibility of all work performed by subcontractors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F48796D" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A6743FB" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="4" w:color="2E6DA4"/>
         </w:pBdr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>4.6  Alternative</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Means Clause (Optional — for Transitional Situations)</w:t>
+        <w:t>4.6  Alternative Means Clause (Optional — for Transitional Situations)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76A7D7E9" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2012FCC8" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="2E6DA4"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D0E4F5"/>
         <w:spacing w:before="80" w:after="80"/>
         <w:ind w:left="360" w:right="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1B3A6B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ALTERNATIVE MEANS OF ACCESS  Where Contractor's product or service cannot fully conform to WCAG 2.1 Level AA by the contract effective date, and where [ENTITY NAME] determines that immediate procurement is necessary to maintain essential public services, Contractor and [ENTITY NAME] shall jointly develop and implement an Alternative Means of Access Plan that:  (a) Identifies each WCAG 2.1 AA success criterion not yet met;  (b) Describes the alternative means by which persons with disabilities may access equivalent services;  (c) Includes a binding schedule for achieving full conformance;  (d) Is reviewed at least quarterly until full conformance is achieved.  This clause does not excuse compliance; it establishes a documented interim measure only.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1378574E" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0ABA0C3A" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="B8860B"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFF3CD"/>
         <w:spacing w:before="80" w:after="80"/>
         <w:ind w:left="360" w:right="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="7D5A00"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>⚠</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> clauses are templates. Legal counsel should review and finalize all contract language prior to use. Ensure that state procurement law and any applicable local rules are considered in finalizing these provisions.</w:t>
+        <w:t>⚠️  These clauses are templates. Legal counsel should review and finalize all contract language prior to use. Ensure that state procurement law and any applicable local rules are considered in finalizing these provisions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E73CC16" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
@@ -8995,71 +8270,59 @@
               </w:rPr>
               <w:t>28 CFR § 35.107; 28 CFR § 35.160; ADA Title II</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E93981" w14:paraId="45000023" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="71E0D373" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1B3A6B"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Applies</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> To:</w:t>
+              <w:t>Applies To:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="591CE813" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -9237,57 +8500,52 @@
           </w:tcPr>
           <w:p w14:paraId="56C6675C" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Acknowledgment within 5 business days; Resolution within 45 calendar days</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5DE48535" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22D729A8" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="4" w:color="2E6DA4"/>
         </w:pBdr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>5.1  Overview</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> &amp; Right to File</w:t>
+        <w:t>5.1  Overview &amp; Right to File</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3365DEFC" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="60" w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>[ENTITY NAME] maintains a grievance procedure for complaints related to the accessibility of its digital services, web content, and mobile applications. This procedure is established pursuant to 28 CFR § 35.107 and the Entity's Digital Accessibility Policy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="662831ED" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F103CC5" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="60" w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
@@ -9301,57 +8559,52 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77BFE549" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="60" w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Filing a complaint under this procedure does not waive any right to file a complaint with the U.S. Department of Justice Civil Rights Division or any other agency, or to pursue other legal remedies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17CC228D" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D56269C" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="4" w:color="2E6DA4"/>
         </w:pBdr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>5.2  How</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> to File a Complaint</w:t>
+        <w:t>5.2  How to File a Complaint</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D13E8AB" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="60" w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Complaints may be submitted through any of the following accessible channels:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FD1B23A" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -9761,211 +9014,187 @@
           </w:tcPr>
           <w:p w14:paraId="55BD05E0" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Contact ADA Coordinator to request complaint form in alternate format</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7694EB2B" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A0ECC2D" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="4" w:color="2E6DA4"/>
         </w:pBdr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>5.3  Complaint</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Content Requirements</w:t>
+        <w:t>5.3  Complaint Content Requirements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34BBC86B" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="60" w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A complaint should include, to the extent possible:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23048432" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
+    <w:p w14:paraId="23048432" w14:textId="64ABC44D" w:rsidR="00E93981" w:rsidRDefault="00000000" w:rsidP="00A8347B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t>Complainant's name and preferred contact information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F502509" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7F502509" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000" w:rsidP="00A8347B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t>Description of the specific digital barrier or inaccessible content encountered</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40A9D749" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
+    <w:p w14:paraId="40A9D749" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000" w:rsidP="00A8347B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t>URL, application name, or specific service involved</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EB4DFAA" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4EB4DFAA" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000" w:rsidP="00A8347B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t>Date(s) the barrier was encountered</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BF555ED" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0BF555ED" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000" w:rsidP="00A8347B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t>Assistive technology or disability-related need relevant to the complaint</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DEE1E6B" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5DEE1E6B" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000" w:rsidP="00A8347B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t>Preferred resolution or accommodation requested</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1311C6FD" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1311C6FD" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000" w:rsidP="00A8347B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t>Whether a complaint has been filed with any other agency regarding this matter</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C0BA2C4" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="556FFE49" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="60" w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">[ENTITY NAME] will </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> complainants who need help completing a complaint due to a disability.</w:t>
+        <w:t>[ENTITY NAME] will provide assistance to complainants who need help completing a complaint due to a disability.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="447B227E" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42E70BCC" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="4" w:color="2E6DA4"/>
         </w:pBdr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>5.4  Complaint</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Handling Process</w:t>
+        <w:t>5.4  Complaint Handling Process</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34BC6AA6" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
@@ -10263,67 +9492,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="46C48B37" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADA Coordinator reviews </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> contacts complainant if clarification needed</w:t>
+              <w:t>ADA Coordinator reviews complaint; contacts complainant if clarification needed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2760" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7D1DA820" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -10362,83 +9575,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="068A7C7D" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADA Coordinator </w:t>
-[...31 lines deleted...]
-              <w:t>, consults IT, verifies barrier</w:t>
+              <w:t>ADA Coordinator investigates: reviews digital asset, consults IT, verifies barrier</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2760" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="09D68E25" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -10771,57 +9952,52 @@
           </w:tcPr>
           <w:p w14:paraId="64166A5E" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>After resolution</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2FA096EC" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3ECAAB89" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="4" w:color="2E6DA4"/>
         </w:pBdr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>5.5  External</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Complaint Resources</w:t>
+        <w:t>5.5  External Complaint Resources</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00236B68" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="60" w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Individuals who are dissatisfied with the Entity's response, or who prefer to file directly with a federal agency, may contact:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69DC36F1" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t>U.S. Department of Justice, ADA Information Line: 800-514-0301 | TTY: 1-833-610-1264</w:t>
       </w:r>
@@ -10856,57 +10032,52 @@
     <w:p w14:paraId="35E8E3CD" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t>U.S. Access Board (technical accessibility questions): https://www.access-board.gov/</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="427809E9" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="122112B4" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="4" w:color="2E6DA4"/>
         </w:pBdr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>5.6  Complaint</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Record Form</w:t>
+        <w:t>5.6  Complaint Record Form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19D73BD0" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
@@ -11336,83 +10507,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="16B06EA3" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Phone:  __________</w:t>
-[...31 lines deleted...]
-              <w:t>:  ___________</w:t>
+              <w:t>Phone:  ___________  Email:  ___________  Mail:  ___________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E93981" w14:paraId="33F471DA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1FB8839C" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
@@ -11486,83 +10625,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4B5F0F95" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Name:  ______________</w:t>
-[...31 lines deleted...]
-              <w:t>:  _______________</w:t>
+              <w:t>Name:  _______________  Relationship:  _______________  Contact:  _______________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3D099402" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="337FD909" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Complaint Description</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -11907,67 +11014,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5DF1B03C" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Yes — Agency: __________________</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">  No</w:t>
+              <w:t>Yes — Agency: ___________________  |  No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="35B69B97" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="397BB7B6" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Investigation &amp; Response (Official Use)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -12017,83 +11108,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6FB90DDF" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Date:  ______________</w:t>
-[...31 lines deleted...]
-              <w:t>:  _______________</w:t>
+              <w:t>Date:  _______________  Method:  _______________  By:  _______________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E93981" w14:paraId="1AD03590" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6500AE75" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
@@ -12163,81 +11222,56 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Barrier Confirmed?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5CDD5DE4" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
-            <w:proofErr w:type="gramStart"/>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">  Partially — Notes:  ___________________________________</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Yes  /  No  /  Partially — Notes:  ___________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E93981" w14:paraId="1C1A4A2C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3069895F" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
@@ -12311,67 +11345,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="011DD04A" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Date:  ______________</w:t>
-[...15 lines deleted...]
-              <w:t>:  _______________</w:t>
+              <w:t>Date:  _______________  Method:  _______________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E93981" w14:paraId="1FB39E5C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0C183F98" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
@@ -12381,81 +11399,56 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Complainant Satisfied?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="194C505C" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
-            <w:proofErr w:type="gramStart"/>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">  No Response</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Yes  /  No  /  No Response</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E93981" w14:paraId="24C9AB57" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="48CEE718" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
@@ -12470,67 +11463,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="44845BFC" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Date:  ______________</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Order/Log Ref#:  _______________</w:t>
+              <w:t>Date:  _______________  Work Order/Log Ref#:  _______________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E93981" w14:paraId="28378EB2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="67BEE572" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
@@ -12545,67 +11522,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="21753323" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Date:  ______________</w:t>
-[...15 lines deleted...]
-              <w:t>:  _______________</w:t>
+              <w:t>Date:  _______________  By:  _______________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E93981" w14:paraId="57E1CBC0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="766A195A" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
@@ -12725,57 +11686,52 @@
         <w:ind w:left="360" w:right="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1B3A6B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>A Transition Plan documents the Entity's current state, identifies accessibility barriers in digital assets, and establishes a prioritized remediation schedule for achieving full WCAG 2.1 AA compliance by the applicable deadline. This document is a living record and should be updated at least quarterly.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="776ED60B" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72164BB2" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="4" w:color="2E6DA4"/>
         </w:pBdr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>6.1  Entity</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Identification &amp; Compliance Deadline</w:t>
+        <w:t>6.1  Entity Identification &amp; Compliance Deadline</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C62D47D" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
@@ -13044,57 +12000,85 @@
                 <w:color w:val="1B3A6B"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Applicable Deadline:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="752112A1" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
-[...5 lines deleted...]
-              <w:t>April 24, 2026 (50,000+) / April 26, 2027 (under 50,000 or special district)</w:t>
+          <w:p w14:paraId="752112A1" w14:textId="2C580497" w:rsidR="00E93981" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>April 24, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="0084165F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (50,000+) / April 26, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="0084165F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (under 50,000 or special district)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E93981" w14:paraId="168779F4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="459A489B" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
@@ -13304,57 +12288,52 @@
           </w:tcPr>
           <w:p w14:paraId="30E890B9" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>[Name, Title, Phone, Email]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="06E8FC26" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="331DED4F" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="4" w:color="2E6DA4"/>
         </w:pBdr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>6.2  Digital</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Asset Inventory</w:t>
+        <w:t>6.2  Digital Asset Inventory</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E25CFAF" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="60" w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Complete the following inventory for all digital assets owned, operated, or contracted by [ENTITY NAME]. Update this inventory at least annually or when new assets are acquired.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B9D3A34" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -14738,95 +13717,84 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="694B9EB5" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
-            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Social Media (new posts)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="15146A50" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Social Media</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...35 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4B3F2966" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
@@ -15470,86 +14438,67 @@
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2EF295BA" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="23A7C1E3" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75C5F010" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="60" w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Asset Types: Website | Web Application | Mobile App (iOS) | Mobile App (Android) | Digital Document | Multimedia/Video | Kiosk/Terminal | </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> | Email Platform | LMS | Other</w:t>
+        <w:t>Asset Types: Website | Web Application | Mobile App (iOS) | Mobile App (Android) | Digital Document | Multimedia/Video | Kiosk/Terminal | Social Media | Email Platform | LMS | Other</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45978468" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60BF6784" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="4" w:color="2E6DA4"/>
         </w:pBdr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>6.3  Prioritization</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Framework</w:t>
+        <w:t>6.3  Prioritization Framework</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29F315B6" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="60" w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>When scheduling remediation, prioritize assets using the following criteria (listed in descending priority order):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D94AA07" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000" w:rsidP="00E63D2D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t>Assets providing access to essential services (benefits applications, emergency information, public safety, voting information, tax/fee payments)</w:t>
       </w:r>
@@ -15622,57 +14571,52 @@
     <w:p w14:paraId="1BE8911D" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000" w:rsidP="00E63D2D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t>Older or archived assets with lower current usage</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4413C167" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44EF6B47" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="4" w:color="2E6DA4"/>
         </w:pBdr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>6.4  Phased</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Remediation Schedule</w:t>
+        <w:t>6.4  Phased Remediation Schedule</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FF35AFC" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
@@ -16746,57 +15690,52 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="79B6B323" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="60" w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Status Options: Not Started | In Progress | Testing | Resolved | Deferred (with justification)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71034457" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2561BCE9" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="4" w:color="2E6DA4"/>
         </w:pBdr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>6.5  Training</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Plan</w:t>
+        <w:t>6.5  Training Plan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31990180" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
@@ -17596,86 +16535,67 @@
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>DOCUMENT 7: REMEDIATION PLAN &amp; DIGITAL ASSET RECORDKEEPING</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1A20B4B3" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73C0FD9B" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="60" w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">This Document establishes the Entity's system for tracking accessibility issues, recording remediation actions, maintaining audit history, and demonstrating ongoing compliance with WCAG 2.1 Level AA. Accurate recordkeeping is essential to demonstrate good-faith </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and to respond to DOJ inquiries or legal proceedings.</w:t>
+        <w:t>This Document establishes the Entity's system for tracking accessibility issues, recording remediation actions, maintaining audit history, and demonstrating ongoing compliance with WCAG 2.1 Level AA. Accurate recordkeeping is essential to demonstrate good-faith compliance efforts and to respond to DOJ inquiries or legal proceedings.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DCE278E" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78D0635A" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="4" w:color="2E6DA4"/>
         </w:pBdr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>7.1  Accessibility</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Issue &amp; Remediation Tracking Log</w:t>
+        <w:t>7.1  Accessibility Issue &amp; Remediation Tracking Log</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D805BB1" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="60" w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Log all identified accessibility issues, their source (audit, complaint, self-identified), assigned remediation owner, and resolution status. This log is a continuous record and should never be deleted — only updated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="704A99FF" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -18740,82 +17660,63 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="327BD507" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="60" w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Source Codes: A = Automated Audit | M = Manual Audit | C = Complaint | S = Self-Identified | V = Vendor Disclosure | T = Assistive Tech Testing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53A838FF" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="779F651A" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="4" w:color="2E6DA4"/>
         </w:pBdr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>7.2  Digital</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Asset Accessibility Record (Per Asset)</w:t>
+        <w:t>7.2  Digital Asset Accessibility Record (Per Asset)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38F687D0" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="60" w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Maintain one record per major digital asset. This is the historical record of the asset's </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> over time.</w:t>
+        <w:t>Maintain one record per major digital asset. This is the historical record of the asset's accessibility status over time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64C509A8" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
@@ -19447,67 +18348,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3288ABDC" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Yes — Date: ______________</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">  No</w:t>
+              <w:t>Yes — Date: _______________  |  No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6DC198C5" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="370EC291" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Audit History</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -20571,58 +19456,53 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7CB33D33" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="41B8D133" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A3E5C02" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="4" w:color="2E6DA4"/>
         </w:pBdr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>7.3  Annual</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Compliance Review Checklist</w:t>
+        <w:t>7.3  Annual Compliance Review Checklist</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="755C9855" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="60" w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Complete this checklist each year as part of the Entity's annual ADA self-evaluation for digital accessibility.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C4CEC63" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -21402,67 +20282,51 @@
       </w:tr>
       <w:tr w:rsidR="00E93981" w14:paraId="5C40DE72" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="77B170F1" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Staff accessibility training completed </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> training plan</w:t>
+              <w:t>Staff accessibility training completed per training plan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1280" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6D46B64C" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -22228,127 +21092,70 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Reviewed With:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6E0BE884" w14:textId="7B7E2899" w:rsidR="00E93981" w:rsidRDefault="00000000">
-            <w:proofErr w:type="gramStart"/>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> ] IT</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>[ ] Legal Counsel  [ ] IT</w:t>
             </w:r>
             <w:r w:rsidR="0015299F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...38 lines deleted...]
-              <w:t xml:space="preserve"> ] Governing Body</w:t>
+              <w:t xml:space="preserve"> Lead</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  [ ] Procurement Officer  [ ] Governing Body</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E93981" w14:paraId="7387C80A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1ABD3DC4" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
@@ -22632,83 +21439,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6760" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0D3909B5" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Americans with Disabilities Act of 1990. Federal civil rights law prohibiting discrimination </w:t>
-[...31 lines deleted...]
-              <w:t>, employment, state and local government services, and more.</w:t>
+              <w:t>Americans with Disabilities Act of 1990. Federal civil rights law prohibiting discrimination on the basis of disability in public accommodations, employment, state and local government services, and more.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E93981" w14:paraId="75E9BFD9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1920C085" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
@@ -22776,67 +21551,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6760" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="60FF941F" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">A document completed by a vendor that describes how a product conforms to WCAG 2.1 AA. </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> or supplements the VPAT. Produced using ITIC VPAT template.</w:t>
+              <w:t>A document completed by a vendor that describes how a product conforms to WCAG 2.1 AA. Replaces or supplements the VPAT. Produced using ITIC VPAT template.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E93981" w14:paraId="73B250A7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="520F01C2" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
@@ -23128,67 +21887,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6760" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2F1B7A96" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Section 508 of the Rehabilitation Act (29 U.S.C. § 794d), requiring federal agencies to ensure ICT is accessible. Used as </w:t>
-[...15 lines deleted...]
-              <w:t>-practice reference for state and local entities.</w:t>
+              <w:t>Section 508 of the Rehabilitation Act (29 U.S.C. § 794d), requiring federal agencies to ensure ICT is accessible. Used as a best-practice reference for state and local entities.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E93981" w14:paraId="4D1DC47A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="011D1BC7" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
@@ -23711,263 +22454,331 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7AEB63D2" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Establishes WCAG 2.1 Level AA as mandatory technical standard for state/local government web content and mobile apps. Effective June 24, 2024.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E93981" w14:paraId="593DE16E" w14:textId="77777777">
+      <w:tr w:rsidR="0084165F" w14:paraId="10053925" w14:textId="77777777" w:rsidTr="0084165F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="564524E2" w14:textId="4B2B5046" w:rsidR="0084165F" w:rsidRDefault="0084165F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0084165F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>DOJ Interim Final Rule — Extension of Compliance Dates (2026-07663, April 20, 2026)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5760" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="35A4D828" w14:textId="6B3DEF18" w:rsidR="0084165F" w:rsidRDefault="0084165F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0084165F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Extends compliance deadlines for web and mobile accessibility requirements under 28 CFR Part 35; does not modify WCAG 2.1 Level AA technical standard.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E93981" w14:paraId="593DE16E" w14:textId="77777777" w:rsidTr="0084165F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="38B4CC7D" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>29 U.S.C. § 794d (Section 508)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0B15AA96" w14:textId="1ED3761A" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Requires federal agency ICT to be accessible; </w:t>
             </w:r>
             <w:r w:rsidR="0015299F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>often used as a procurement/accessibility benchmark outside the federal context</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E93981" w14:paraId="616FE41B" w14:textId="77777777">
+      <w:tr w:rsidR="00E93981" w14:paraId="616FE41B" w14:textId="77777777" w:rsidTr="0084165F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="35FE27DB" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>36 CFR Part 1194 (Section 508 Standards)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="724BCFCD" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Implementing regulations for Section 508; incorporates WCAG 2.0 AA for ICT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E93981" w14:paraId="18842D49" w14:textId="77777777">
+      <w:tr w:rsidR="00E93981" w14:paraId="18842D49" w14:textId="77777777" w:rsidTr="0084165F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1C8ECABC" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>28 CFR § 35.107</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2D04497E" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Requires public entities with 50+ employees to designate an ADA Coordinator and adopt a grievance procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E93981" w14:paraId="6DBB525A" w14:textId="77777777">
+      <w:tr w:rsidR="00E93981" w14:paraId="6DBB525A" w14:textId="77777777" w:rsidTr="0084165F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="21C9FA13" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>28 CFR § 35.160</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5C8B795A" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Requires public entities to provide effective communication for individuals with disabilities</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="46532CAC" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FE5A490" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
@@ -24354,50 +23165,51 @@
       </w:tr>
       <w:tr w:rsidR="00E93981" w14:paraId="7CADBC85" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3AE16EF1" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Accessibility Requirements Tool (ART)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7569F375" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -24410,51 +23222,50 @@
       </w:tr>
       <w:tr w:rsidR="00E93981" w14:paraId="5FFFC7FD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3026459C" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>ACR/VPAT Editor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="47493EEC" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -24793,99 +23604,115 @@
           <w:p w14:paraId="6E2852D2" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>https://www.ada.gov/file-a-complaint/</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2EDD95DB" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05CAB28D" w14:textId="4881ACAE" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="60" w:after="100"/>
       </w:pPr>
       <w:r w:rsidRPr="00F4292B">
         <w:t>──────────────────────────────────────────────────────────────</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C308358" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4C308358" w14:textId="792EA4D3" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="60" w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="555555"/>
         </w:rPr>
-        <w:t>This packet was prepared using information from: the U.S. Department of Justice (ADA.gov), the General Services Administration (Section508.gov), the U.S. Access Board (access-board.gov), the World Wide Web Consortium (W3C), and the DOJ Final Rule, 89 FR 31320 (April 24, 2024). It is intended as a template for local public entities and does not constitute legal advice.</w:t>
+        <w:t>This packet was prepared using information from: the U.S. Department of Justice (ADA.gov), the General Services Administration (Section508.gov), the U.S. Access Board (access-board.gov), the World Wide Web Consortium (W3C), the DOJ Final Rule, 89 FR 31320 (April 24, 2024)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B13459">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Interim Rule (April 20, 2026)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+        </w:rPr>
+        <w:t>. It is intended as a template for local public entities and does not constitute legal advice.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C2BA2AD" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="60" w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="555555"/>
         </w:rPr>
         <w:t>Version 1.0 — For questions or updates, consult your ADA Coordinator and legal counsel.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E93981">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1260" w:bottom="1440" w:left="1260" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D7B485A" w14:textId="77777777" w:rsidR="00815351" w:rsidRDefault="00815351">
+    <w:p w14:paraId="1CD00E01" w14:textId="77777777" w:rsidR="006A2544" w:rsidRDefault="006A2544">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A764CF7" w14:textId="77777777" w:rsidR="00815351" w:rsidRDefault="00815351">
+    <w:p w14:paraId="024BE1F4" w14:textId="77777777" w:rsidR="006A2544" w:rsidRDefault="006A2544">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
@@ -24925,58 +23752,58 @@
       </w:rPr>
       <w:t>DRAFT TEMPLATE — Adapt to your jurisdiction</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="555555"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Page</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="19138953" w14:textId="77777777" w:rsidR="00815351" w:rsidRDefault="00815351">
+    <w:p w14:paraId="6283DDC4" w14:textId="77777777" w:rsidR="006A2544" w:rsidRDefault="006A2544">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0607AB38" w14:textId="77777777" w:rsidR="00815351" w:rsidRDefault="00815351">
+    <w:p w14:paraId="59E2143D" w14:textId="77777777" w:rsidR="006A2544" w:rsidRDefault="006A2544">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="147553B1" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="6" w:space="4" w:color="2E6DA4"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="555555"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
@@ -25159,50 +23986,139 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="927645A6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="57524A38">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="ADD67AC2">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F86025CA">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FFC0955"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7BBC6260"/>
+    <w:lvl w:ilvl="0" w:tplc="03902DB2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69A7751F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DE38AFFC"/>
     <w:lvl w:ilvl="0" w:tplc="E5A699F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1FB25D34">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C685474">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
@@ -25245,117 +24161,127 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="F8A21FAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C046E268">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1491481080">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="719089944">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2024624580">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="98112866">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="877819185">
     <w:abstractNumId w:val="1"/>
   </w:num>
+  <w:num w:numId="6" w16cid:durableId="465583437">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E93981"/>
     <w:rsid w:val="00000E95"/>
     <w:rsid w:val="000C136E"/>
     <w:rsid w:val="00107BAA"/>
     <w:rsid w:val="0015299F"/>
+    <w:rsid w:val="00183B2C"/>
     <w:rsid w:val="00261638"/>
     <w:rsid w:val="00264156"/>
     <w:rsid w:val="00291640"/>
     <w:rsid w:val="002B1E66"/>
+    <w:rsid w:val="00432BA0"/>
     <w:rsid w:val="004C6039"/>
+    <w:rsid w:val="006A2544"/>
     <w:rsid w:val="006E74CB"/>
     <w:rsid w:val="00735346"/>
     <w:rsid w:val="00741BA1"/>
     <w:rsid w:val="007A6E5A"/>
     <w:rsid w:val="00815351"/>
+    <w:rsid w:val="0084165F"/>
+    <w:rsid w:val="00A8347B"/>
+    <w:rsid w:val="00B13459"/>
+    <w:rsid w:val="00BB28BF"/>
     <w:rsid w:val="00BB43A4"/>
     <w:rsid w:val="00C113BD"/>
+    <w:rsid w:val="00C40F04"/>
     <w:rsid w:val="00E63D2D"/>
     <w:rsid w:val="00E86207"/>
     <w:rsid w:val="00E93981"/>
     <w:rsid w:val="00F4292B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -25832,51 +24758,50 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="2E74B5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="1F4D78"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
@@ -26279,66 +25204,66 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>27</Pages>
-  <Words>5644</Words>
-  <Characters>34882</Characters>
+  <Words>5695</Words>
+  <Characters>35202</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1395</Lines>
-  <Paragraphs>880</Paragraphs>
+  <Lines>1408</Lines>
+  <Paragraphs>870</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>39646</CharactersWithSpaces>
+  <CharactersWithSpaces>40027</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Digital Accessibility Compliance Packet</dc:title>
   <dc:creator>PRISM</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>